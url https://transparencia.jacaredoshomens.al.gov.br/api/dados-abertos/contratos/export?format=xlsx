--- v0 (2026-07-07)
+++ v1 (2026-09-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="641">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="647">
   <si>
     <t>Nº Contrato</t>
   </si>
   <si>
     <t>Nº Processo</t>
   </si>
   <si>
     <t>Objeto</t>
   </si>
   <si>
     <t>Modalidade</t>
   </si>
   <si>
     <t>Entidade</t>
   </si>
   <si>
     <t>Contratado</t>
   </si>
   <si>
     <t>Valor</t>
   </si>
   <si>
     <t>Data Assinatura</t>
   </si>
   <si>
@@ -1010,51 +1010,51 @@
   <si>
     <t>R$ 2.493,75</t>
   </si>
   <si>
     <t>77/2018</t>
   </si>
   <si>
     <t>FORNECIMENTO DE MATERIAL DE LIMPEZA,DESTINADO A SECRETARIA MUNICIPAL DE AGRICULTURA,INFRAESTRUTURA E OBRAS.</t>
   </si>
   <si>
     <t>R$ 543,27</t>
   </si>
   <si>
     <t>03/07/2018</t>
   </si>
   <si>
     <t>78/2018</t>
   </si>
   <si>
     <t>MATERIAL DE LIMPEZA DESTINADO A SECRETARIA MUNICIPAL DE CULTURA.</t>
   </si>
   <si>
     <t>R$ 921,36</t>
   </si>
   <si>
-    <t>06/07/2026</t>
+    <t>05/09/2026</t>
   </si>
   <si>
     <t>79/2018</t>
   </si>
   <si>
     <t>FORNECIMENTO DE MATERIAL DE LIMPEZA DA  SECRETARIAS MUNICIPAL DE ASSISTÊNCIA SOCIAL</t>
   </si>
   <si>
     <t>R$ 24.146,17</t>
   </si>
   <si>
     <t>80/2018</t>
   </si>
   <si>
     <t>FORNECIMENTO DE MATERIAL DE LIMPEZA,DESTINADO A SECRETARIA MUNICIPAL ADMINISTRAÇÃO,CONTROLE E FINANÇAS.</t>
   </si>
   <si>
     <t>R$ 48.938,56</t>
   </si>
   <si>
     <t>82/2018</t>
   </si>
   <si>
     <t>FORNECIMENTO DE MATERIAL DE LIMPEZA,DESTINADO A SECRETARIA MUNICIPAL DE EDUCACAO.</t>
   </si>
@@ -1935,50 +1935,70 @@
     <t>O objeto do termo de contrato é a contratação da empresa especializada na prestação de serviço de telecomunicações, através de fornecimento de link dedicado com IP e unidade de processamento de nuvem disponibilizado por fibra óptica.</t>
   </si>
   <si>
     <t>R$ 97.300,00</t>
   </si>
   <si>
     <t>26/12/2023</t>
   </si>
   <si>
     <t>08/06/2026</t>
   </si>
   <si>
     <t>12 Meses</t>
   </si>
   <si>
     <t>18/2024</t>
   </si>
   <si>
     <t>Contratação de serviços técnicos especializados, de prestação de serviços com consultoria na área da Educação, com ênfase no monitoramento dos Sistemas do Governo Federal, com foco no SIMEC e MEC; capacitação e constante atualização gestores municipais/técnicos do município para preenchimento e manutenção dos referidos sistemas, com o intuito de potencializar os recursos a serem investidos educação, através de inovação tecnológica, pesquisa e análise dos dados educacionais, em especial aos de interesse da Secretaria Municipal de Educação e Esportes, dessa municipalidade.</t>
   </si>
   <si>
     <t>VILAR CONSULTORIA E DISTRIBUIDORA LTDA (52.352.588/0001-46)</t>
   </si>
   <si>
     <t>19/06/2024</t>
+  </si>
+  <si>
+    <t>29/2026</t>
+  </si>
+  <si>
+    <t>04240012/2026</t>
+  </si>
+  <si>
+    <t>O objeto do presente contrato é a contratação de empresa especializada na
+locação e instalação de estrutura e equipamentos para realização de eventos
+artísticos, culturais e demais ações de interesse publico, destinados as necessidades das secretarias e órgãos dessa municipalidade, nas condições estabelecidas no Termo de Referência e Edital do Pregão Eletrônico – SRP sob o No 32/2025.</t>
+  </si>
+  <si>
+    <t>VAS PROMOÇÕES E EVENTOS LTDA (04.689.271/0001-57)</t>
+  </si>
+  <si>
+    <t>R$ 2.171.140,92</t>
+  </si>
+  <si>
+    <t>14/07/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -2292,51 +2312,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K165"/>
+  <dimension ref="A1:K166"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:K1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
@@ -7107,50 +7127,82 @@
         <v>637</v>
       </c>
       <c r="C165" t="s">
         <v>638</v>
       </c>
       <c r="D165" t="s">
         <v>128</v>
       </c>
       <c r="F165" t="s">
         <v>639</v>
       </c>
       <c r="G165" t="s">
         <v>143</v>
       </c>
       <c r="H165" t="s">
         <v>640</v>
       </c>
       <c r="I165" t="s">
         <v>635</v>
       </c>
       <c r="J165" t="s">
         <v>635</v>
       </c>
       <c r="K165" t="s">
         <v>636</v>
+      </c>
+    </row>
+    <row r="166" spans="1:11">
+      <c r="A166" t="s">
+        <v>641</v>
+      </c>
+      <c r="B166" t="s">
+        <v>642</v>
+      </c>
+      <c r="C166" t="s">
+        <v>643</v>
+      </c>
+      <c r="D166" t="s">
+        <v>255</v>
+      </c>
+      <c r="F166" t="s">
+        <v>644</v>
+      </c>
+      <c r="G166" t="s">
+        <v>645</v>
+      </c>
+      <c r="H166" t="s">
+        <v>635</v>
+      </c>
+      <c r="I166" t="s">
+        <v>646</v>
+      </c>
+      <c r="J166" t="s">
+        <v>646</v>
+      </c>
+      <c r="K166" t="s">
+        <v>568</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">